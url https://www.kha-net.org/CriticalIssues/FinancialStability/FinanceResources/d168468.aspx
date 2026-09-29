--- v0 (2026-05-13)
+++ v1 (2026-09-29)
@@ -29,104 +29,108 @@
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId20"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId21"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
     <p:sldId id="266" r:id="rId12"/>
     <p:sldId id="267" r:id="rId13"/>
     <p:sldId id="268" r:id="rId14"/>
     <p:sldId id="269" r:id="rId15"/>
     <p:sldId id="270" r:id="rId16"/>
     <p:sldId id="273" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
   </p:sldIdLst>
   <p:sldSz cx="18288000" cy="10287000"/>
   <p:notesSz cx="6950075" cy="9236075"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Anton" pitchFamily="2" charset="0"/>
+      <p:font typeface="Anton" panose="020F0502020204030204" pitchFamily="2" charset="0"/>
       <p:regular r:id="rId22"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
       <p:bold r:id="rId23"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Poppins" panose="00000500000000000000" pitchFamily="2" charset="0"/>
       <p:regular r:id="rId24"/>
+      <p:bold r:id="rId25"/>
+      <p:italic r:id="rId26"/>
+      <p:boldItalic r:id="rId27"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -219,116 +223,116 @@
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
+    <a:srgbClr val="333F48"/>
     <a:srgbClr val="319B42"/>
-    <a:srgbClr val="333F48"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620" autoAdjust="0"/>
     <p:restoredTop sz="94930" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="61" d="100"/>
-          <a:sy n="61" d="100"/>
+          <a:sx n="71" d="100"/>
+          <a:sy n="71" d="100"/>
         </p:scale>
-        <p:origin x="480" y="42"/>
+        <p:origin x="714" y="54"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="2880"/>
         <p:guide orient="horz" pos="3240"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -373,51 +377,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3936768" y="1"/>
             <a:ext cx="3011699" cy="463407"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="92487" tIns="46244" rIns="92487" bIns="46244" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B2B8707A-2FB1-4EEF-8D57-8AF50F353A34}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>9/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8772669"/>
             <a:ext cx="3011699" cy="463406"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -542,51 +546,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3936716" y="0"/>
             <a:ext cx="3012174" cy="462223"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="90763" tIns="45382" rIns="90763" bIns="45382" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9EBAA33A-5693-4A3D-8495-94B2A60BEB03}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/20/2025</a:t>
+              <a:t>9/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="706438" y="1154113"/>
             <a:ext cx="5537200" cy="3116262"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -822,50 +826,54 @@
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
@@ -1078,50 +1086,134 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA9713A8-11B5-4E45-B8D3-6B1E3D6E9C2A}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="441646129"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{EA9713A8-11B5-4E45-B8D3-6B1E3D6E9C2A}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2616582610"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -1385,51 +1477,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>9/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1562,51 +1654,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>9/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1749,51 +1841,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>9/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1926,51 +2018,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>9/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2180,51 +2272,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>9/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2474,51 +2566,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>9/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2902,51 +2994,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>9/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3028,51 +3120,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>9/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3132,51 +3224,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>9/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3416,51 +3508,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>9/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3677,51 +3769,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>9/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3901,51 +3993,51 @@
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>8/20/2025</a:t>
+              <a:t>9/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4276,79 +4368,79 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kff.org/medicare/medicare-advantage-premiums-out-of-pocket-limits-supplemental-benefits-and-prior-authorization/?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kiplinger.com/retirement/medicare/medicare-advantage-plans-prior-authorization-denial-rates?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ama-assn.org/system/files/prior-authorization-survey.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kdads.ks.gov/services-programs/aging/medicare-programs/senior-health-insurance-counseling-for-kansas-shick" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kdads.ks.gov/services-programs/aging/medicare-programs/senior-health-insurance-counseling-for-kansas-shick/locating-help" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
@@ -4837,51 +4929,51 @@
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="10">
         <p14:reveal/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition>
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId3">
             <a:lum/>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect l="-6000" r="-6000"/>
           </a:stretch>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -4958,132 +5050,125 @@
               <a:lnSpc>
                 <a:spcPts val="5719"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="5446" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Anton"/>
               </a:rPr>
               <a:t>KNOW THE STATISTICS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9144000" y="1953167"/>
-            <a:ext cx="8115300" cy="745589"/>
+            <a:ext cx="8115300" cy="861774"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
-                <a:spcPts val="2939"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2799" dirty="0">
+              <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
-                <a:cs typeface="Poppins" panose="020B0604020202020204" charset="0"/>
               </a:rPr>
-              <a:t>99% of Medicare Advantage plans require approvals and authorizations before care can be given.</a:t>
-[...11 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:t>99% of Medicare Advantage enrollees are in plans requiring prior authorization for some services</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0"/>
+              <a:t>.”</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Poppins" panose="020B0604020202020204" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9144000" y="3047401"/>
             <a:ext cx="8115300" cy="1121910"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="2939"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2799" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Poppins" panose="020B0604020202020204" charset="0"/>
               </a:rPr>
-              <a:t>82% of the time, issues related to prior authorization process led to patients abandoning the physician’s recommended course of treatment</a:t>
+              <a:t>79% of the time, issues related to prior authorization process led to patients abandoning the physician’s recommended course of treatment</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2799" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins" panose="020B0604020202020204" charset="0"/>
                 <a:cs typeface="Poppins" panose="020B0604020202020204" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" baseline="30000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins" panose="020B0604020202020204" charset="0"/>
                 <a:cs typeface="Poppins" panose="020B0604020202020204" charset="0"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5098,51 +5183,51 @@
             <a:ext cx="8115300" cy="758077"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="2939"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2799" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Poppins" panose="020B0604020202020204" charset="0"/>
               </a:rPr>
-              <a:t>93% of physicians polled said authorizations delayed medical care</a:t>
+              <a:t>95% of physicians polled said authorizations delayed medical care</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2799" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins" panose="020B0604020202020204" charset="0"/>
                 <a:cs typeface="Poppins" panose="020B0604020202020204" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" baseline="30000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins" panose="020B0604020202020204" charset="0"/>
                 <a:cs typeface="Poppins" panose="020B0604020202020204" charset="0"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
@@ -5164,51 +5249,51 @@
             <a:ext cx="8115300" cy="1117485"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="2939"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2799" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Poppins" panose="020B0604020202020204" charset="0"/>
               </a:rPr>
-              <a:t>More than 1 in 4 physicians (29%) report that the prior authorization process has led to a series adverse event for a patient in their care.</a:t>
+              <a:t>More than 1 in 4 physicians (29%) report that the prior authorization process has led to a serious adverse event for a patient in their care.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" baseline="30000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins" panose="020B0604020202020204" charset="0"/>
                 <a:cs typeface="Poppins" panose="020B0604020202020204" charset="0"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Poppins" panose="020B0604020202020204" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="TextBox 11"/>
           <p:cNvSpPr txBox="1"/>
@@ -5220,222 +5305,187 @@
             <a:ext cx="8115300" cy="745589"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="2939"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2799" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Poppins" panose="020B0604020202020204" charset="0"/>
               </a:rPr>
-              <a:t>3.2 million Medicare Advantage requested authorizations were denied in 2023.</a:t>
+              <a:t>4.1 million Medicare Advantage requested authorizations were denied in 2024.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" baseline="30000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins" panose="020B0604020202020204" charset="0"/>
                 <a:cs typeface="Poppins" panose="020B0604020202020204" charset="0"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Poppins" panose="020B0604020202020204" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="TextBox 12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9254486" y="8456056"/>
-            <a:ext cx="8115300" cy="1750094"/>
+            <a:off x="9254486" y="8107680"/>
+            <a:ext cx="8115300" cy="1801391"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
+            <a:pPr>
               <a:lnSpc>
-                <a:spcPts val="2309"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId3">
-[...5 lines deleted...]
-                </a:hlinkClick>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Medicare Advantage in 2025: Premiums, Out-of-Pocket Limits, Supplemental Benefits, and Prior Authorization | KFF</a:t>
-[...8 lines deleted...]
-            <a:pPr marL="342900" indent="-342900">
+              <a:t>1. https://www.kff.org/medicare/medicare-advantage-in-2026-premiums-out-of-pocket-limits-supplemental-benefits-and-prior-authorization/?utm_source=chatgpt.com</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
-                <a:spcPts val="2309"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId4">
-[...5 lines deleted...]
-                </a:hlinkClick>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>AMA prior authorization (PA) physician survey | AMA</a:t>
-[...8 lines deleted...]
-            <a:pPr marL="342900" indent="-342900">
+              <a:t>2. https://www.ama-assn.org/system/files/prior-authorization-survey.pdf</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
-                <a:spcPts val="2309"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId5">
-[...5 lines deleted...]
-                </a:hlinkClick>
+                <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Medicare Advantage Plans: Prior Authorization Denial Rates | Kiplinger</a:t>
-[...5 lines deleted...]
-            </a:endParaRPr>
+              <a:t>3. Medicare Advantage Insurers Made Nearly 53 Million Prior Authorization Determinations in 2024 | KFF</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:lnSpc>
                 <a:spcPts val="2309"/>
               </a:lnSpc>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:lnSpc>
                 <a:spcPts val="2309"/>
               </a:lnSpc>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Poppins" panose="020B0604020202020204" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="19" name="Picture 18" descr="A doctor working on a computer&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB3239D9-6F56-8C72-02EE-E4098434681B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId4"/>
           <a:srcRect t="16050"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="582919" y="380697"/>
             <a:ext cx="6808481" cy="8572803"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Freeform 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="294003" y="8286673"/>
             <a:ext cx="7371035" cy="1657427"/>
           </a:xfrm>
           <a:custGeom>
@@ -5463,79 +5513,85 @@
                 </a:lnTo>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="333F48"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="TextBox 17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="294003" y="8650191"/>
-            <a:ext cx="7371035" cy="721864"/>
+            <a:ext cx="7371035" cy="615553"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
-                <a:spcPts val="2939"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2099" dirty="0">
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>The only way to learn about a Medicare Advantage plan’s approval and authorization practices is to ask your physician and hospital.</a:t>
-            </a:r>
+              <a:t>Ask your physician and your hospital about the plan's network and prior authorization requirements before enrolling</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="10">
         <p14:reveal/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition>
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -5933,151 +5989,180 @@
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9095644" y="1745611"/>
-            <a:ext cx="8625761" cy="3306803"/>
+            <a:ext cx="8625761" cy="4154984"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
-                <a:spcPts val="3687"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3000" dirty="0">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Getting accepted by a Medigap Supplemental plan is guaranteed only within the first six months after enrolling in Medicare at age 65 or if you have a specific event or changes in health coverage. You have a guaranteed issue right for Medigap if you disenroll from a Medicare Advantage plan within 12 months of joining Medicare Advantage for the first time. </a:t>
-            </a:r>
+              <a:t>Your federal Medigap Open Enrollment Period lasts six months beginning the first month you have Part B and are age 65 or older. Outside that period, options may be limited unless you have a guaranteed-issue right.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="3000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="333F48"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>If you join a Medicare Advantage plan for the first time and decide to return to Original Medicare within the first 12 months, you may have a guaranteed right to purchase certain Medigap coverage. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="333F48"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9525000" y="768275"/>
             <a:ext cx="6801758" cy="731482"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="5719"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="5446" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333F48"/>
                 </a:solidFill>
                 <a:latin typeface="Anton"/>
               </a:rPr>
               <a:t>KNOW THE FACTS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9144000" y="5544122"/>
-            <a:ext cx="8625761" cy="2832314"/>
+            <a:off x="9174480" y="6515100"/>
+            <a:ext cx="8625761" cy="2769989"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
-                <a:spcPts val="3687"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3000" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="C00000"/>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Be Cautious - Medicare Advantage plans can often be purchased with the perception you are purchasing a Medigap Supplemental plan. If you purchase a Medicare Advantage (Part C) plan, you cancel your participation in Original Medicare Part A, Part B and Medigap plans.</a:t>
+              <a:t>Be Cautious – Medicare Advantage is not Medigap. With Medicare Advantage, you remain enrolled in Medicare Parts A and B but receive those benefits through a private Medicare Advantage plan. Medigap supplements Original Medicare and generally cannot be used with Medicare Advantage</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture 8" descr="A person and person looking at papers&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E3595FC-2961-1FA4-697C-0FE00160420A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
@@ -6479,167 +6564,170 @@
                 <a:latin typeface="Anton"/>
               </a:rPr>
               <a:t>ASK YOURSELF THESE IMPORTANT QUESTIONS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="5618" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="182030"/>
                 </a:solidFill>
                 <a:latin typeface="Anton"/>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="762000" y="1866900"/>
-            <a:ext cx="16611600" cy="8002191"/>
+            <a:ext cx="16611600" cy="8005268"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="703715" lvl="1" indent="-351857">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3260" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Am I comfortable with a health plan requiring referrals or prior authorization before it will cover certain services recommended by my physician? </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3259" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="333F48"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
           <a:p>
             <a:pPr marL="703715" lvl="1" indent="-351857">
               <a:lnSpc>
                 <a:spcPts val="3911"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3259" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333F48"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Am I comfortable with my care choices being directed by my insurance payer over the advice of my physician?</a:t>
+              <a:t>Do I travel outside my general home area?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="703715" lvl="1" indent="-351857">
               <a:lnSpc>
                 <a:spcPts val="3911"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3259" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333F48"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Do I travel outside my general home area?</a:t>
+              <a:t>What medications do I take?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="703715" lvl="1" indent="-351857">
               <a:lnSpc>
                 <a:spcPts val="3911"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3259" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333F48"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>What medications do I take?</a:t>
+              <a:t>How important are limits on my annual maximum out-of-pocket costs?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="703715" lvl="1" indent="-351857">
               <a:lnSpc>
                 <a:spcPts val="3911"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3259" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333F48"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>How important are limits on my annual maximum out-of-pocket costs?</a:t>
+              <a:t>What is the value of coverage of other possible services such as dental, hearing, and health club memberships?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="703715" lvl="1" indent="-351857">
               <a:lnSpc>
                 <a:spcPts val="3911"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3259" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333F48"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>What is the value of coverage of other possible services such as dental, hearing and health club memberships?</a:t>
-[...17 lines deleted...]
-              <a:t>What is the value to have convenience of staying with the Original Medicare option knowing the services they cover versus annual checking to ensure networks and coverage requirements are not changing?</a:t>
+              <a:t>What is the value of having the convenience of staying with the Original Medicare option, knowing the services they cover, versus annually checking to ensure networks and coverage requirements are not changing?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="703715" lvl="1" indent="-351857">
               <a:lnSpc>
                 <a:spcPts val="3911"/>
               </a:lnSpc>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3259" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333F48"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>How do I feel about a Medicare Advantage plan challenging my physician's determination of care I need as reasonable and necessary?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="703715" lvl="1" indent="-351857">
               <a:lnSpc>
                 <a:spcPts val="3911"/>
               </a:lnSpc>
@@ -7245,54 +7333,54 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="707479" h="707479">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="707479" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="707479" y="707479"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="707479"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId3">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Freeform 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1987997" y="6334125"/>
@@ -7304,54 +7392,54 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="714375" h="714375">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="714375" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="714375" y="714375"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="714375"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId5">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Freeform 16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9341297" y="5355806"/>
@@ -7363,54 +7451,54 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="695198" h="695198">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="695197" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="695197" y="695198"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="695198"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId7">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Freeform 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9341297" y="6334125"/>
@@ -7422,54 +7510,54 @@
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="695198" h="695198">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="695197" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="695197" y="695197"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="695197"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:blipFill>
-            <a:blip r:embed="rId9">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </a:blipFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="TextBox 18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2894018" y="5210175"/>
@@ -8559,52 +8647,52 @@
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="7294"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="6946" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Anton"/>
               </a:rPr>
               <a:t>DEFINITIONS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1254123" y="3204391"/>
-            <a:ext cx="8165454" cy="5063309"/>
+            <a:off x="1254123" y="3253367"/>
+            <a:ext cx="8165454" cy="4598182"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3558"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2965" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Original Medicare </a:t>
             </a:r>
@@ -8612,70 +8700,79 @@
               <a:rPr lang="en-US" sz="2965" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>- is a health plan that has two parts: Part A (hospital insurance) and Part B (medical insurance) and is managed by the federal government. This is the typical Medicare insurance most are familiar with.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="3558"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2965" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
-                <a:spcPts val="3558"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2965" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2970" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Medicare Advantage </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2965" dirty="0">
+              <a:t>Medicare </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2970" b="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>- is a health plan called Part C and is offered by private insurance companies as an alternative to Original Medicare. It replaces and cancels your Original Medicare plan if you choose this option.</a:t>
+              <a:t>Advantage </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2970" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>- Medicare Advantage (Part C) is an alternative way to receive your Medicare Part A and Part B benefits through a Medicare-approved private insurance company. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture 8" descr="A person writing on a piece of paper&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59ACECA4-8CB7-E302-DE10-0D64D189F03A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
@@ -8823,58 +8920,58 @@
             </a:prstGeom>
           </p:spPr>
           <p:txBody>
             <a:bodyPr lIns="50800" tIns="50800" rIns="50800" bIns="50800" rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr">
                 <a:lnSpc>
                   <a:spcPts val="2659"/>
                 </a:lnSpc>
               </a:pPr>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="Table 7"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3009676861"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3218389875"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="8610600" y="330625"/>
-          <a:ext cx="9389736" cy="9200584"/>
+          <a:ext cx="9389736" cy="9128338"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="2694473">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="3964503">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2730760">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
                     </a:ext>
@@ -9012,51 +9109,51 @@
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="319B42"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2659"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>Costs</a:t>
+                        <a:t>2026 Costs</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
                         <a:latin typeface="+mj-lt"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="190500" marR="190500" marT="190500" marB="190500" anchor="ctr">
                     <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
@@ -9259,51 +9356,51 @@
                         </a:rPr>
                       </a:br>
                       <a:r>
                         <a:rPr lang="en-US" sz="1800" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="333F48"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
                         <a:t>most cases.</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr>
                         <a:lnSpc>
                           <a:spcPts val="2659"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1800" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="333F48"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>$1,676 deductible per benefit period for the first 60 days. * </a:t>
+                        <a:t>$1,736 deductible per benefit period for the first 60 days. * </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="190500" marR="190500" marT="190500" marB="190500" anchor="ctr">
                     <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -9382,66 +9479,57 @@
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l">
                         <a:lnSpc>
                           <a:spcPts val="2659"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1800">
-[...7 lines deleted...]
-                      <a:r>
                         <a:rPr lang="en-US" sz="1800" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="333F48"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>from physicians and other health care providers, outpatient care, home health care, durable medical equipment, and preventative services such as vaccines and wellness visits.</a:t>
+                        <a:t>Covers services from physicians and other health care providers, outpatient care, home health care, durable medical equipment, and preventive services such as vaccines and wellness visits.</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="190500" marR="190500" marT="190500" marB="190500" anchor="ctr">
                     <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -9452,89 +9540,110 @@
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l">
                         <a:lnSpc>
                           <a:spcPts val="2659"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1800" dirty="0">
+                        <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="333F48"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>Monthly Premium $185 (or higher depending on income).</a:t>
+                        <a:t>Monthly Premium $203 (or higher depending on income).</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr>
                         <a:lnSpc>
                           <a:spcPts val="2659"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1800" dirty="0">
+                        <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="333F48"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>$257 Annual Deductible.</a:t>
+                        <a:t>$283 Annual Deductible.</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr>
                         <a:lnSpc>
-                          <a:spcPts val="2659"/>
+                          <a:spcPct val="100000"/>
                         </a:lnSpc>
                       </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="333F48"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>Generally, 20% coinsurance for most Part B-covered services after the d</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="333F48"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mj-lt"/>
+                        </a:rPr>
+                        <a:t>eductible</a:t>
+                      </a:r>
                       <a:r>
                         <a:rPr lang="en-US" sz="1800" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="333F48"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>20% Co-Payment on Medicare-covered items after you’ve met the deductible. </a:t>
+                        <a:t>. </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="190500" marR="190500" marT="190500" marB="190500" anchor="ctr">
                     <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -9988,78 +10097,86 @@
               <a:lnSpc>
                 <a:spcPts val="4564"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="4346" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Anton"/>
               </a:rPr>
               <a:t>COMPONENTS OF ORIGINAL MEDICARE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 9"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="9639300"/>
-            <a:ext cx="9389736" cy="449610"/>
+            <a:ext cx="9389736" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
-                <a:spcPts val="3949"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="333F48"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>To get the comprehensive set of benefits, you may need all elements</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333F48"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>To get the full array of services, you will likely need to enroll in all four elements.</a:t>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Picture 12" descr="Doctor examining woman patient">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA5BAF64-1152-821C-AA52-CED746EAAF34}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
@@ -10379,58 +10496,58 @@
               <a:lnSpc>
                 <a:spcPts val="4354"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="4146" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Anton"/>
               </a:rPr>
               <a:t>COMPONENTS OF MEDICARE ADVANTAGE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="11" name="Table 11"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1528880676"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1535096172"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="8643060" y="295659"/>
-          <a:ext cx="9268503" cy="5580970"/>
+          <a:ext cx="9268503" cy="5820409"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="2623968">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="4277798">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2366737">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20002"/>
                     </a:ext>
@@ -10648,62 +10765,98 @@
               <a:tr h="2839041">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2659"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2400" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="333F48"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
                         <a:t>Part C (Medicare Advantage)</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
-                          <a:spcPts val="2659"/>
+                          <a:spcPct val="100000"/>
                         </a:lnSpc>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2400" dirty="0">
+                        <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="333F48"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>** Note, this replaces Part A, Part B, Medigap and sometimes Part D</a:t>
+                        <a:t>**</a:t>
                       </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="333F48"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mj-lt"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="333F48"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mj-lt"/>
+                        </a:rPr>
+                        <a:t>Note: You receive Parts A and B, but you will </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1800" b="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="333F48"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>receive those benefits now through the MA plan. Some MA plans also include Part D</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2400" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="333F48"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mj-lt"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="190500" marR="190500" marT="190500" marB="190500" anchor="ctr">
                     <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
@@ -10719,51 +10872,51 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l">
                         <a:lnSpc>
                           <a:spcPts val="2659"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2400" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="333F48"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>Medicare approved plan from a private insurance company that offers an alternative to Original Medicare for health and drug coverage.</a:t>
+                        <a:t>Medicare-approved plan from a private insurance company that offers an alternative to Original Medicare for health and drug coverage.  Medigap generally cannot be used with a Medicare Advantage plan.</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="190500" marR="190500" marT="190500" marB="190500" anchor="ctr">
                     <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
@@ -10920,51 +11073,51 @@
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l">
                         <a:lnSpc>
                           <a:spcPts val="2659"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2400">
+                        <a:rPr lang="en-US" sz="2400" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="333F48"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
                         <a:t>Helps cover the cost of prescription drugs including many recommended shots or vaccines</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="190500" marR="190500" marT="190500" marB="190500" anchor="ctr">
                     <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
@@ -11433,58 +11586,58 @@
                 </a:lnTo>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="319B42"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="8" name="Table 8"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1544788495"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4054314771"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="1555532" y="2181567"/>
-          <a:ext cx="7837872" cy="3009900"/>
+          <a:off x="1555532" y="2131152"/>
+          <a:ext cx="7837872" cy="3222332"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="3918936">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="3918936">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="829652">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
@@ -11666,63 +11819,72 @@
                         <a:srgbClr val="99ACFF"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="99ACFF"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
-                          <a:spcPts val="2659"/>
+                          <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2200" dirty="0">
+                        <a:rPr lang="en-US" sz="2200" b="0" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="333F48"/>
                           </a:solidFill>
+                          <a:effectLst/>
                           <a:latin typeface="+mj-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
                         </a:rPr>
-                        <a:t>Designated primary care physician who directs your care. Referrals are needed to see any other medical professional.</a:t>
+                        <a:t>Many MA plans use limited provider networks, and some require a primary care provider, referrals, or prior authorization for certain services. </a:t>
                       </a:r>
+                      <a:endParaRPr lang="en-US" sz="2200" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="333F48"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mj-lt"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="190500" marR="190500" marT="190500" marB="190500" anchor="ctr">
                     <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="99ACFF"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="99ACFF"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="99ACFF"/>
                       </a:solidFill>
@@ -11859,51 +12021,51 @@
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333F48"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>2. Covered Care</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="12" name="Table 12"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="646017279"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2155313637"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1555532" y="6296025"/>
           <a:ext cx="7837872" cy="3343275"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="3918936">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="3918936">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
@@ -12398,51 +12560,51 @@
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333F48"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>3. Network</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="10" name="Table 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1138550814"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1387775084"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1555532" y="1912703"/>
           <a:ext cx="7837872" cy="3685391"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="3918936">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="3918936">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
@@ -12581,51 +12743,51 @@
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="2848852">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2659"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2200" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="333F48"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>Only one percent of physicians are NOT participating in the Original Medicare Network.  This means you can choose to see most any physician and have access to care anywhere in the United States.</a:t>
+                        <a:t>Only two percent of physicians are NOT participating in the Original Medicare Network.  This means you can choose to see most any physician and have access to care anywhere in the United States.</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="190500" marR="190500" marT="190500" marB="190500" anchor="ctr">
                     <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="99ACFF"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="99ACFF"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="99ACFF"/>
@@ -12745,51 +12907,51 @@
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333F48"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>4. Costs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="12" name="Table 12"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1295282605"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="195638483"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1555532" y="6596314"/>
           <a:ext cx="7837872" cy="3195386"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="3918936">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="3918936">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
@@ -12917,80 +13079,84 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="319B42"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="2348483">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
-                          <a:spcPts val="2659"/>
+                          <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2200" dirty="0">
+                        <a:rPr lang="en-US" sz="2200" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="333F48"/>
                           </a:solidFill>
+                          <a:effectLst/>
                           <a:latin typeface="+mj-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
                         </a:rPr>
-                        <a:t>While you may pay a premium, deductible and coinsurance, there are usually no other </a:t>
+                        <a:t>While you may pay a premium, deductible and coinsurance, your out-of-pocket costs may be more predictable</a:t>
                       </a:r>
-                      <a:br>
-                        <a:rPr lang="en-US" sz="2200" dirty="0">
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2200" kern="1200" dirty="0">
                           <a:solidFill>
-                            <a:srgbClr val="333F48"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
+                          <a:effectLst/>
                           <a:latin typeface="+mj-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
                         </a:rPr>
-                      </a:br>
-[...7 lines deleted...]
-                        <a:t>cost surprises.</a:t>
+                        <a:t>.</a:t>
                       </a:r>
+                      <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="333F48"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mj-lt"/>
+                      </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="190500" marR="190500" marT="190500" marB="190500" anchor="ctr">
                     <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="99ACFF"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="99ACFF"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="99ACFF"/>
                       </a:solidFill>
@@ -13006,68 +13172,51 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
                           <a:spcPts val="2659"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2200" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="333F48"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>Risk of surprise out-of-pocket costs that may quickly build up if you get sick. Enrollees </a:t>
-[...16 lines deleted...]
-                        <a:t>can be hit with unexpected hidden fees.</a:t>
+                        <a:t>Risk of surprise out-of-pocket costs that may quickly build up if you get sick. </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="190500" marR="190500" marT="190500" marB="190500" anchor="ctr">
                     <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="99ACFF"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="99ACFF"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="99ACFF"/>
@@ -13300,51 +13449,51 @@
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="333F48"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>5. Approvals and Authorizations</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="10" name="Table 10"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3505213139"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="632964144"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1555532" y="2085218"/>
           <a:ext cx="7837872" cy="6665650"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="3918936">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="3918936">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
@@ -13550,62 +13699,150 @@
                         <a:srgbClr val="99ACFF"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnT>
                     <a:lnB w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="99ACFF"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr">
                         <a:lnSpc>
-                          <a:spcPts val="2659"/>
+                          <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2200" dirty="0">
+                        <a:rPr lang="en-US" sz="2200" b="0" kern="1200" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="333F48"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="+mj-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>In 2026, 99% of MA enrollees are in plans that require prior authorization for some services. It's especially common for inpatient hospital stays (97%), SNF (95%), Part B drugs (94%), and home health (90%). </a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="2200" b="0" kern="1200" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="333F48"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="+mj-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="2200" b="0" kern="1200" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="333F48"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="+mj-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1800" kern="1200" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="333F48"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:endParaRPr lang="en-US" sz="1800" kern="1200" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="333F48"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:endParaRPr>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
+                        <a:defRPr/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1100" b="1" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="333F48"/>
                           </a:solidFill>
                           <a:latin typeface="+mj-lt"/>
                         </a:rPr>
-                        <a:t>Approvals from the Medicare Advantage plan are needed before your physician can provide services. These typically include inpatient admissions, skilled care stays, home health, outpatient surgery and services, ambulance transport, medical equipment, laboratory and radiology services, dental care, vision care and possibly more.</a:t>
+                        <a:t>https://www.kff.org/medicare/medicare-advantage-in-2026-premiums-out-of-pocket-limits-supplemental-benefits-and-prior-authorization/?utm_source=chatgpt.com</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="190500" marR="190500" marT="190500" marB="190500" anchor="ctr">
                     <a:lnL w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="99ACFF"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnL>
                     <a:lnR w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="99ACFF"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd type="none" w="med" len="med"/>
                       <a:tailEnd type="none" w="med" len="med"/>
                     </a:lnR>
                     <a:lnT w="38100" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:srgbClr val="99ACFF"/>
@@ -14532,89 +14769,89 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1502</Words>
+  <Words>1545</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>149</Paragraphs>
+  <Paragraphs>157</Paragraphs>
   <Slides>18</Slides>
-  <Notes>4</Notes>
+  <Notes>5</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="25" baseType="lpstr">
-      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Arial Black</vt:lpstr>
       <vt:lpstr>Poppins</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Anton</vt:lpstr>
-      <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Arial Black</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>